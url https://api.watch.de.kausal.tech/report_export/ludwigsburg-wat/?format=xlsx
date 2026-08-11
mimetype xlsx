--- v0 (2026-05-20)
+++ v1 (2026-08-11)
@@ -1430,51 +1430,51 @@
       </c>
       <c r="B35" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>16</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="3">
         <v>45930.61735555556</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="50" customHeight="1">
       <c r="A36" s="1" t="s">
         <v>91</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G36" s="3">
-        <v>45954.30981033565</v>
+        <v>46162.31797989583</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="50" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>93</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G37" s="3">
         <v>45930.50991740741</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="50" customHeight="1">
       <c r="A38" s="1" t="s">
         <v>95</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>16</v>