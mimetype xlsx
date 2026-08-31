--- v0 (2026-05-25)
+++ v1 (2026-08-31)
@@ -223,51 +223,52 @@
   <si>
     <t>Städtepartnerschaft mit Cearphilly County Borough (Wales / Großbritannien)</t>
   </si>
   <si>
     <t>NV15</t>
   </si>
   <si>
     <t>Räumliche Perspektive</t>
   </si>
   <si>
     <t>Abgeschlossen</t>
   </si>
   <si>
     <t>• Beschluss gesamträumliches Konzept [fertiggestellt 25. Februar 2025]
 • Öffentlichkeitsarbeit &amp; Beteiligung [fertiggestellt 31. Juli 2024]
 • Entwurf gesamträumliches Konzept [fertiggestellt 28. Februar 2024]
 • Analyse &amp; Szenarien [fertiggestellt 22. November 2022]</t>
   </si>
   <si>
     <t>NV16</t>
   </si>
   <si>
     <t>Monitoring der Ziele</t>
   </si>
   <si>
-    <t>• Monitoring 2025 [fertiggestellt 1. August 2025]</t>
+    <t>• Monitoring 2026 [im Gange, Frist: 12. August 2026]
+• Monitoring 2025 [fertiggestellt 1. August 2025]</t>
   </si>
   <si>
     <t>NV17</t>
   </si>
   <si>
     <t>Fortschreibung des Stadtentwicklungskonzepts</t>
   </si>
   <si>
     <t>• Fortschreibung SEK 2026/27 [im Gange, Frist: 31. März 2027]
 • Fortschreibung SEK 2022/23 [fertiggestellt 29. März 2023]</t>
   </si>
   <si>
     <t>NV18</t>
   </si>
   <si>
     <t>Öffentliche Berichterstattung</t>
   </si>
   <si>
     <t>Planung</t>
   </si>
   <si>
     <t>• Berichterstattung 2026 [nicht begonnen, Frist: 30. Juni 2026]
 • Statusbericht 2022 [fertiggestellt 31. Dezember 2022]</t>
   </si>
   <si>
@@ -1137,51 +1138,51 @@
       </c>
       <c r="F22" s="1" t="s">
         <v>54</v>
       </c>
       <c r="G22" s="3">
         <v>45959.42049078704</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="50" customHeight="1">
       <c r="A23" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G23" s="3">
-        <v>45938.43432513889</v>
+        <v>46246.41843383102</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="50" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>60</v>
       </c>
       <c r="G24" s="3">
         <v>45959.42212276621</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="50" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>61</v>