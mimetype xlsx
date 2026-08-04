--- v0 (2026-05-02)
+++ v1 (2026-08-04)
@@ -170,51 +170,51 @@
   <si>
     <t>BV8</t>
   </si>
   <si>
     <t>Berücksichtigung sozialer Aspekte beim Verkauf städtischer Grundstücke</t>
   </si>
   <si>
     <t>Qn2</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Mitländer Nord</t>
   </si>
   <si>
     <t>Nicht begonnen</t>
   </si>
   <si>
     <t>Qn4</t>
   </si>
   <si>
     <t>Konversion der Jägerhofkaserne in das JägerhofQuartier</t>
   </si>
   <si>
     <t>Abgeschlossen</t>
   </si>
   <si>
-    <t>• Bau von ca. 150 Wohnungen, ca. 4.000 qm Gewerbeflächen und eine Kita [im Gange, Frist: 31. Dezember 2025]
+    <t>• Bau von ca. 150 Wohnungen, ca. 4.000 qm Gewerbeflächen und eine Kita [fertiggestellt 31. Juli 2025]
 • Grunderwerb durch Wohnungsbau Ludwigsburg GmbH [fertiggestellt 30. August 2019]
 • Sanierungssatzung [fertiggestellt 24. März 2018]
 • Realisierungswettbewerb [fertiggestellt 31. März 2017]</t>
   </si>
   <si>
     <t>Qn7</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Aldinger Straße Nord</t>
   </si>
   <si>
     <t>Qn8</t>
   </si>
   <si>
     <t>Dachaufstockungen und -ausbau von Wohngebäuden</t>
   </si>
   <si>
     <t>Planung</t>
   </si>
   <si>
     <t>Qn11</t>
   </si>
   <si>
     <t>Sonnenberg Süd-West</t>
   </si>
@@ -228,53 +228,52 @@
     <t>Qn13</t>
   </si>
   <si>
     <t>Wohnpark Fuchshof</t>
   </si>
   <si>
     <t>• Vermarktung der Flächen [im Gange, Frist: 31. Dezember 2027]
 • Fertigstellung Erschließung des Baugebietes [fertiggestellt 14. August 2025]
 • Beschluss Vermarktungskonzept [fertiggestellt 30. Juli 2025]
 • Bebauungsplan "Fuchshof" Nr. 045_02 [fertiggestellt 18. Oktober 2023]
 • Flächennutzungsplanänderung [fertiggestellt 18. Oktober 2023]</t>
   </si>
   <si>
     <t>Qn14</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Oßweil Süd-Ost</t>
   </si>
   <si>
     <t>Qn15</t>
   </si>
   <si>
     <t>Gämsenberg</t>
   </si>
   <si>
-    <t>• Aufsiedlung des Gebietes [im Gange, Frist: 31. Dezember 2025]
+    <t>• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Bebauungsplan "Gämsenberg" Nr. 041_05 [fertiggestellt 29. September 2021]
-• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Städtebaulicher Realisierungswettbewerb [fertiggestellt 6. November 2019]</t>
   </si>
   <si>
     <t>Qn16</t>
   </si>
   <si>
     <t>Grünbühl West</t>
   </si>
   <si>
     <t>• Bauphase [im Gange, Frist: 31. Dezember 2027]
 • Bebauungsplan "Grünbühl West" Nr. 100_02 [fertiggestellt 3. Dezember 2019]
 • Verkehrs- und Freiraumkonzept [fertiggestellt 14. Mai 2019]
 • Mobilitäts- und Verkehrskonzept [fertiggestellt 31. Oktober 2018]</t>
   </si>
   <si>
     <t>Qn17</t>
   </si>
   <si>
     <t>Potenzialstudie Innenentwicklung</t>
   </si>
   <si>
     <t>Qn18</t>
   </si>
   <si>
     <t>Dreifache Innenentwicklung - baulich, grün, mobil</t>
@@ -2230,50 +2229,51 @@
     <t>EM1</t>
   </si>
   <si>
     <t>Neugestaltung des Zentralen Omnibusbahnhofs (ZOB)</t>
   </si>
   <si>
     <t>08 Mobilität</t>
   </si>
   <si>
     <t>• Ausführungsplanung [nicht begonnen, Frist: 30. November 2026]
 • Antragstellung LGVFG [fertiggestellt 23. Dezember 2025]
 • Entwurfs- und Baubeschluss [fertiggestellt 22. Oktober 2025]
 • Erwerb Gleisfläche Ost [fertiggestellt 28. Juli 2022]
 • Städtebaulichen Ideen- und Realisierungswettbewerb [fertiggestellt 31. Dezember 2017]</t>
   </si>
   <si>
     <t>EM2</t>
   </si>
   <si>
     <t>Einführung einer Stadtbahn</t>
   </si>
   <si>
     <t>• Planfeststellungsverfahren [nicht begonnen, Frist: 31. Dezember 2026]
 • Gremienberichte [im Gange, Frist: 31. Dezember 2025]
 • Begleitung der Vorplanung [im Gange, Frist: 31. Dezember 2025]
+• Beschluss zur Reaktivierung der Bahnstrecke Markgröningen-Möglingen-Ludwigsburg [fertiggestellt 19. November 2025]
 • Öffentliche Informationsveranstaltung [fertiggestellt 13. Mai 2025]
 • Erste Trassenbegehungen [fertiggestellt 31. Dezember 2023]
 • Namenswettbewerb [fertiggestellt 31. Oktober 2022]
 • Öffentliche Informationsveranstaltung [fertiggestellt 31. Juli 2022]
 • Verabschiedung der Zweckverbandssatzung [fertiggestellt 28. Juli 2020]</t>
   </si>
   <si>
     <t>EM3</t>
   </si>
   <si>
     <t>Einführung und Verstetigung eines Stadttickets</t>
   </si>
   <si>
     <t>EM4</t>
   </si>
   <si>
     <t>Priorisierung des ÖPNV</t>
   </si>
   <si>
     <t>EM5</t>
   </si>
   <si>
     <t>Digitale Fahrgastinformationen</t>
   </si>
   <si>
@@ -2891,54 +2891,52 @@
   </si>
   <si>
     <t>Justinus-Kerner-Gemeinschaftsschule (Sanierung / Erweiterung NWT-Trakt)</t>
   </si>
   <si>
     <t>• Bauphase Hochbau [fertiggestellt 11. September 2024]
 • Entwurfs- und Baubeschluss [fertiggestellt 18. November 2021]</t>
   </si>
   <si>
     <t>UB6</t>
   </si>
   <si>
     <t>Schubartschule - Erweiterungsbau</t>
   </si>
   <si>
     <t>• Entwurfs- bis Baubeschluss [nicht begonnen, Frist: 30. Juni 2026]
 • Beschluss standardisiertes Raumprogramm [fertiggestellt 2. Mai 2024]</t>
   </si>
   <si>
     <t>UB7</t>
   </si>
   <si>
     <t>Bildungszentrum West, Neubau</t>
   </si>
   <si>
-    <t>• Bauphase Außenanlagen [nicht begonnen, Frist: 31. Dezember 2032]
-[...2 lines deleted...]
-• Bauphase Hochbau: 1. Bauabschnitt [im Gange, Frist: 10. September 2027]
+    <t>• Bauphase Hochbau: 2. Bauabschnitt [nicht begonnen, Frist: 30. Juni 2030]
+• Bauphase Hochbau: 1. Bauabschnitt [im Gange, Frist: 31. Dezember 2027]
 • Entwurfs- und Baubeschluss [fertiggestellt 12. Juli 2023]</t>
   </si>
   <si>
     <t>UB8</t>
   </si>
   <si>
     <t>Stadtteilbibliothek Schlösslesfeld, Sanierung und Neukonzeption</t>
   </si>
   <si>
     <t>• Bauphase Hochbau [fertiggestellt 31. Oktober 2025]
 • Entwurfs- und Baubeschluss [fertiggestellt 19. April 2023]</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
     <t>Weiterentwickung pädagogischer Arbeit</t>
   </si>
   <si>
     <t>B2</t>
   </si>
   <si>
     <t>Personalentwicklungskonzept</t>
   </si>
   <si>
@@ -3782,74 +3780,75 @@
   <si>
     <t>M1</t>
   </si>
   <si>
     <t>Konsequente Umsetzung der 15-Minuten-Stadt</t>
   </si>
   <si>
     <t>M2</t>
   </si>
   <si>
     <t>Zukunft öffentlicher Raum</t>
   </si>
   <si>
     <t>M3</t>
   </si>
   <si>
     <t>Kontinuierliche Verbesserung und Beschleunigung des ÖPNV</t>
   </si>
   <si>
     <t>Se1</t>
   </si>
   <si>
     <t>Ludwigsburger Klimabündnis</t>
   </si>
   <si>
-    <t>• Ludwigsburger Klimabündnis – Anlaufstelle für ehrenamtliches Klima-Engagement (fortlaufend, seit 2019) [im Gange, Frist: 31. Dezember 2026]
+    <t>• Unternehmnsnetzwerk Energie und Klima (fortlaufend, seit 2026) [im Gange, Frist: 31. Dezember 2026]
+• Ludwigsburger Klimabündnis – Anlaufstelle für ehrenamtliches Klima-Engagement (fortlaufend, seit 2019) [im Gange, Frist: 31. Dezember 2026]
 • Ludwigsburger Klimabündnis – Unternehmensnetzwerk (2019 - 2025) [fertiggestellt 31. Dezember 2025]</t>
   </si>
   <si>
     <t>Se2</t>
   </si>
   <si>
     <t>Einbindung Ehrenamtlicher in Klimaschutzaktivitäten</t>
   </si>
   <si>
     <t>• Solarparties mit packsdrauf (fortlaufend, seit 2024) [im Gange, Frist: 31. Dezember 2026]
 • Kooperation mit der Solarinitiative – Ehrenamtliche unterstützen den Ausbau von PV (fortlaufend) [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>Se3</t>
   </si>
   <si>
     <t>Nachhaltiger Konsum und Schonung von Ressourcen</t>
   </si>
   <si>
     <t>• Fairtrade-Stadt Ludwigsburg (fortlaufend, seit 2011) [im Gange, Frist: 31. Dezember 2026]
-• Initiative "Sauberes Ludwigsburg" [im Gange, Frist: 31. Dezember 2026]
 • Ludwigsburg bringt´s mit! (fortlaufend, seit 2022) [im Gange, Frist: 31. Dezember 2026]
-• Plastikfreier Wochenmarkt (fortlaufend, seit 2024) [im Gange, Frist: 31. Dezember 2026]</t>
+• Plastikfreier Wochenmarkt (fortlaufend, seit 2024) [im Gange, Frist: 31. Dezember 2026]
+• Initiative "Sauberes Ludwigsburg" [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>Se4</t>
   </si>
   <si>
     <t>Öffentlichkeitsarbeit Klimaschutz</t>
   </si>
   <si>
     <t>• Kommunikationskampagne „Lust auf [  ]" (fortlaufend, seit 2024) [im Gange, Frist: 31. Dezember 2026]
 • Begleitung aller klimaschutzrelevanten Themen des Teams Klima und Energie und weiterer Fachbereiche mit Öffentlichkeitsarbeit (fortlaufend) [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>Se5</t>
   </si>
   <si>
     <t>Bildungsorte für Klimaschutz und Nachhaltigkeit</t>
   </si>
   <si>
     <t>• Wissenszentrum Energie (fortlaufend, seit 2014) [im Gange, Frist: 31. Dezember 2026]
 • NaturInfoZentrum Casa Mellifera (fortlaufend, seit 2012) [im Gange, Frist: 31. Dezember 2026]
 • Agenda-Diplom [fertiggestellt 28. Februar 2023]</t>
   </si>
   <si>
     <t>Se6</t>
   </si>
@@ -3897,93 +3896,93 @@
   <si>
     <t>Umsetzung großer Solarthermie- und Photovoltaikanlagen</t>
   </si>
   <si>
     <t>• Prüfung weiterer Standorte [fertiggestellt 31. Dezember 2024]
 • Solarthermieanlage Römerhügel [fertiggestellt 31. Mai 2020]</t>
   </si>
   <si>
     <t>Konsequente Umsetzung der Ergebnisse der Wärmeplanung</t>
   </si>
   <si>
     <t>• Ausbau und Nachverdichtung Wärmenetz [im Gange, Frist: 31. Dezember 2035]
 • Roadmap Grünes Gas [nicht begonnen, Frist: 30. Juni 2028]
 • Bundesförderung für effiziente Wärmenetze (BEW)-Studien [im Gange, Frist: 31. Dezember 2026]
 • Konzept zur Flächensicherung [im Gange, Frist: 31. Dezember 2026]
 • Konzept zur Erschließung des Potenzials durch Sanierung und Effizienzsteigerung [im Gange, Frist: 31. Dezember 2026]
 • Erstellung des Konzeptes zur Kommunalen Wärmeplanung [fertiggestellt 19. Dezember 2023]</t>
   </si>
   <si>
     <t>E3</t>
   </si>
   <si>
     <t>Ablösung der Gasverteilnetze bis 2033</t>
   </si>
   <si>
-    <t>• Fortschreibung Gasnetztransformationspfad [im Gange, Frist: 31. Dezember 2026]
+    <t>• Fortschreibung Gasnetztransformationplan [im Gange, Frist: 31. Dezember 2026]
 • Erstellung Gasnetztransformationsplan [fertiggestellt 31. Oktober 2025]</t>
   </si>
   <si>
     <t>E4</t>
   </si>
   <si>
     <t>Ausbau Photovoltaik auf Dachflächen</t>
   </si>
   <si>
     <t>• Ausbau PV auf Ludwigsburger Dachflächen fördern (fortlaufend) [im Gange, Frist: 31. Dezember 2026]
 • Ausbau der Photovoltaik auf städtischen Gebäuden (fortlaufend) [im Gange, Frist: 31. Dezember 2026]
 • SWLB als zentraler Akteur der Energiewende (fortlaufend) [im Gange, Frist: 31. Dezember 2026]
 • Solaroffensive - Dein Dach kann mehr (fortlaufend, seit 2021) [im Gange, Frist: 31. Dezember 2026]</t>
   </si>
   <si>
     <t>Ee1</t>
   </si>
   <si>
     <t>Ausweitung Sanierungsmanagement, Ressourcenaufbau Beratungskapazitäten</t>
   </si>
   <si>
     <t>• Wir Energiewender vor Ort in Neckarweihingen, Poppenweiler und Teilen der Weststadt (2025/2026) [im Gange, Frist: 31. Dezember 2026]
 • Wir Energiewender vor Ort in der Weststadt und im nördlichen Ludwigsburg (2026/2027) [im Gange, Frist: 31. Dezember 2026]
 • Wärmepumpenbündelungsaktion [im Gange, Frist: 31. Dezember 2026]
 • Sanierungssprint [im Gange, Frist: 31. Dezember 2026]
 • Wir Energiewender für die Gesamtstadt (fortlaufend, seit 2025) [im Gange, Frist: 31. Dezember 2026]
 • Sanierungsmanagement: Thermografie-Aufnahmen (2020 - 2024) [fertiggestellt 31. Dezember 2024]
 • Sanierungsmanagement: Zielgruppenspezifische Veranstaltungen (2020 - 2024) [fertiggestellt 31. Dezember 2024]
 • Sanierungsmanagement: Themenspezifische Veranstaltungen (2021 - 2024) [fertiggestellt 31. Dezember 2024]
 • Sanierungsmanagement: Energiewender im Quartier (2020 - 2024) [fertiggestellt 31. Dezember 2024]
 • Sanierungsmanagement: Aufsuchende Beratung (2020 - 2024) [fertiggestellt 31. Dezember 2024]
 • Sanierungsmanagement: Nachhaltigkeitstage (2020 - 2023) [fertiggestellt 31. Dezember 2023]</t>
   </si>
   <si>
     <t>I1</t>
   </si>
   <si>
     <t>Erstes H2-Only-Gasnetz ab 2034</t>
   </si>
   <si>
-    <t>• Aufbau eines Wasserstoffbasisnetzes [nicht begonnen, Frist: 31. Dezember 2032]
-• Fortschreibung Gasnetztransformationspfad [im Gange, Frist: 31. Dezember 2026]
+    <t>• Aufbau Wasserstoffbasisnetz [nicht begonnen, Frist: 31. Dezember 2032]
+• Fortschreibung Gasnetztransformationsplan [im Gange, Frist: 31. Dezember 2026]
 • Erstellung Gasnetztransformationsplan [fertiggestellt 31. Oktober 2025]</t>
   </si>
   <si>
     <t>HI1</t>
   </si>
   <si>
     <t>Schaffung kühler Orte in hitzebelasteten Gebieten</t>
   </si>
   <si>
     <t>• Verschattung bei der Ausschreibung neuer Buswartehallen berücksichtigen [nicht begonnen, Frist: 31. Dezember 2030]
 • Implementierung von Verschattungselementen [nicht begonnen, Frist: 28. Februar 2027]
 • Beschattungselemente Rathaushof [im Gange, Frist: 31. Dezember 2026]
 • Umgestaltung Arsenalplatz [fertiggestellt 30. Juni 2025]
 • temporäre Bäume Marktplatz [fertiggestellt 30. April 2025]
 • Ehrenhof am Rathaus [fertiggestellt 31. Mai 2024]
 • Begrünung Pop-Up Innenstadt [fertiggestellt 31. Dezember 2023]
 • Pop-up Maßnahmen Rathaushof [fertiggestellt 31. Oktober 2023]
 • Walckerpark [fertiggestellt 31. Mai 2022]
 • Parklets im Gewerbegebiet Weststadt [fertiggestellt 30. September 2020]
 • Green Urban Labs - Urban Agenda Green City [fertiggestellt 30. September 2020]
 • Umwandlung Parkplatz zu Parkanlage (Schliefenstr./Grönerstr.) [fertiggestellt 30. September 2020]
 • Temporäre Begrünung Ehrenhof [fertiggestellt 30. September 2020]
 • Experiment Begrünung Haltestellen in der Weststadt [fertiggestellt 31. Dezember 2019]
 • Mobiles Grünes Zimmer auf Tour [fertiggestellt 31. Dezember 2018]
 • Grünes Zimmer auf dem Rathaushof [fertiggestellt 31. Dezember 2014]</t>
@@ -5232,51 +5231,51 @@
       </c>
       <c r="H23" s="3">
         <v>45595.39223637732</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="50" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="2">
         <v>46022</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>52</v>
       </c>
       <c r="H24" s="3">
-        <v>45945.375844375</v>
+        <v>46155.48183819444</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="50" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H25" s="3">
         <v>45595.39360363426</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="50" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>56</v>
@@ -5357,57 +5356,57 @@
       </c>
       <c r="B30" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>48</v>
       </c>
       <c r="H30" s="3">
         <v>45595.39488951389</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="50" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>3</v>
+        <v>51</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>69</v>
       </c>
       <c r="H31" s="3">
-        <v>45595.61881474537</v>
+        <v>46155.49196793982</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="50" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H32" s="3">
         <v>45595.54613298611</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="50" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>73</v>
@@ -6927,51 +6926,51 @@
       </c>
       <c r="D107" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>4</v>
       </c>
       <c r="H107" s="3">
         <v>45930.61735555556</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="50" customHeight="1">
       <c r="A108" s="1" t="s">
         <v>258</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>259</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>57</v>
       </c>
       <c r="H108" s="3">
-        <v>45954.30981033565</v>
+        <v>46162.31797989583</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="50" customHeight="1">
       <c r="A109" s="1" t="s">
         <v>260</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>261</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>172</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H109" s="3">
         <v>45930.50991740741</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="50" customHeight="1">
       <c r="A110" s="1" t="s">
         <v>262</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>263</v>
@@ -9866,51 +9865,51 @@
       </c>
       <c r="G246" s="1" t="s">
         <v>615</v>
       </c>
       <c r="H246" s="3">
         <v>46119.36852399306</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="50" customHeight="1">
       <c r="A247" s="1" t="s">
         <v>616</v>
       </c>
       <c r="B247" s="1" t="s">
         <v>617</v>
       </c>
       <c r="C247" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D247" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G247" s="1" t="s">
         <v>618</v>
       </c>
       <c r="H247" s="3">
-        <v>45940.31729878472</v>
+        <v>46216.50777440972</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="50" customHeight="1">
       <c r="A248" s="1" t="s">
         <v>619</v>
       </c>
       <c r="B248" s="1" t="s">
         <v>620</v>
       </c>
       <c r="C248" s="1" t="s">
         <v>614</v>
       </c>
       <c r="D248" s="1" t="s">
         <v>51</v>
       </c>
       <c r="H248" s="3">
         <v>46119.36911121528</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="50" customHeight="1">
       <c r="A249" s="1" t="s">
         <v>621</v>
       </c>
       <c r="B249" s="1" t="s">
         <v>622</v>
@@ -11412,74 +11411,74 @@
       </c>
       <c r="H323" s="3">
         <v>45952.27662430555</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="50" customHeight="1">
       <c r="A324" s="1" t="s">
         <v>810</v>
       </c>
       <c r="B324" s="1" t="s">
         <v>811</v>
       </c>
       <c r="C324" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D324" s="1" t="s">
         <v>57</v>
       </c>
       <c r="F324" s="2">
         <v>47118</v>
       </c>
       <c r="G324" s="1" t="s">
         <v>812</v>
       </c>
       <c r="H324" s="3">
-        <v>46043.3278315162</v>
+        <v>46162.32136409722</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="50" customHeight="1">
       <c r="A325" s="1" t="s">
         <v>813</v>
       </c>
       <c r="B325" s="1" t="s">
         <v>814</v>
       </c>
       <c r="C325" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D325" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F325" s="2">
-        <v>48487</v>
+        <v>48579</v>
       </c>
       <c r="G325" s="1" t="s">
         <v>815</v>
       </c>
       <c r="H325" s="3">
-        <v>45952.29554853009</v>
+        <v>46162.32396246528</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="50" customHeight="1">
       <c r="A326" s="1" t="s">
         <v>816</v>
       </c>
       <c r="B326" s="1" t="s">
         <v>817</v>
       </c>
       <c r="C326" s="1" t="s">
         <v>758</v>
       </c>
       <c r="D326" s="1" t="s">
         <v>51</v>
       </c>
       <c r="F326" s="2">
         <v>45961</v>
       </c>
       <c r="G326" s="1" t="s">
         <v>818</v>
       </c>
       <c r="H326" s="3">
         <v>46043.3204584375</v>
       </c>
     </row>
@@ -13613,97 +13612,97 @@
       </c>
       <c r="H426" s="3">
         <v>45783.4023112963</v>
       </c>
     </row>
     <row r="427" spans="1:8" ht="50" customHeight="1">
       <c r="A427" s="1" t="s">
         <v>1056</v>
       </c>
       <c r="B427" s="1" t="s">
         <v>1057</v>
       </c>
       <c r="C427" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D427" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E427" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G427" s="1" t="s">
         <v>1058</v>
       </c>
       <c r="H427" s="3">
-        <v>46112.53953158565</v>
+        <v>46148.63125354167</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="50" customHeight="1">
       <c r="A428" s="1" t="s">
         <v>1059</v>
       </c>
       <c r="B428" s="1" t="s">
         <v>1060</v>
       </c>
       <c r="C428" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D428" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E428" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G428" s="1" t="s">
         <v>1061</v>
       </c>
       <c r="H428" s="3">
         <v>46122.51541965278</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="50" customHeight="1">
       <c r="A429" s="1" t="s">
         <v>1062</v>
       </c>
       <c r="B429" s="1" t="s">
         <v>1063</v>
       </c>
       <c r="C429" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D429" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E429" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G429" s="1" t="s">
         <v>1064</v>
       </c>
       <c r="H429" s="3">
-        <v>46114.53067109954</v>
+        <v>46148.62837515046</v>
       </c>
     </row>
     <row r="430" spans="1:8" ht="50" customHeight="1">
       <c r="A430" s="1" t="s">
         <v>1065</v>
       </c>
       <c r="B430" s="1" t="s">
         <v>1066</v>
       </c>
       <c r="C430" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D430" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E430" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G430" s="1" t="s">
         <v>1067</v>
       </c>
       <c r="H430" s="3">
         <v>46112.55118383102</v>
       </c>
     </row>
@@ -13866,51 +13865,51 @@
       </c>
       <c r="H437" s="3">
         <v>46121.56465295139</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="50" customHeight="1">
       <c r="A438" s="1" t="s">
         <v>1087</v>
       </c>
       <c r="B438" s="1" t="s">
         <v>1088</v>
       </c>
       <c r="C438" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D438" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E438" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G438" s="1" t="s">
         <v>1089</v>
       </c>
       <c r="H438" s="3">
-        <v>46105.63666011574</v>
+        <v>46148.61669892361</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="50" customHeight="1">
       <c r="A439" s="1" t="s">
         <v>1090</v>
       </c>
       <c r="B439" s="1" t="s">
         <v>1091</v>
       </c>
       <c r="C439" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D439" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E439" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G439" s="1" t="s">
         <v>1092</v>
       </c>
       <c r="H439" s="3">
         <v>46120.51929252315</v>
       </c>
     </row>
@@ -13935,51 +13934,51 @@
       </c>
       <c r="H440" s="3">
         <v>46111.57739473379</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="50" customHeight="1">
       <c r="A441" s="1" t="s">
         <v>1096</v>
       </c>
       <c r="B441" s="1" t="s">
         <v>1097</v>
       </c>
       <c r="C441" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D441" s="1" t="s">
         <v>57</v>
       </c>
       <c r="E441" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G441" s="1" t="s">
         <v>1098</v>
       </c>
       <c r="H441" s="3">
-        <v>46105.64083369213</v>
+        <v>46148.60595396991</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="50" customHeight="1">
       <c r="A442" s="1" t="s">
         <v>1099</v>
       </c>
       <c r="B442" s="1" t="s">
         <v>1100</v>
       </c>
       <c r="C442" s="1" t="s">
         <v>991</v>
       </c>
       <c r="D442" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E442" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G442" s="1" t="s">
         <v>1101</v>
       </c>
       <c r="H442" s="3">
         <v>46006.55403315972</v>
       </c>
     </row>