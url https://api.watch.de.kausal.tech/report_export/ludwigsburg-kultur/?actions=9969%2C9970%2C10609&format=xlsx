--- v0 (2026-05-02)
+++ v1 (2026-09-29)
@@ -24,61 +24,61 @@
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Maßnahmen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="19">
   <si>
     <t>IIA1</t>
   </si>
   <si>
     <t>Aufbau und Pflege kultureller Beziehungen mit den Partnerstädten</t>
   </si>
   <si>
     <t>Umsetzung</t>
   </si>
   <si>
     <t>Fortlaufend</t>
   </si>
   <si>
-    <t>• Neugestaltung Burkinisches Dorf [im Gange, Frist: 31. Dezember 2026]
-• Pflege kulturellen Erbes mit Nový Jicín: Projekt „80 Jahre Kuhländer in Ludwigsburg“ mit Begegnung und Kunstausstellung [nicht begonnen, Frist: 31. Dezember 2026]
+    <t>• Pflege kulturellen Erbes mit Nový Jicín: Projekt „80 Jahre Kuhländer in Ludwigsburg“ mit Begegnung und Kunstausstellung [nicht begonnen, Frist: 31. Dezember 2026]
+• Neugestaltung Burkinisches Dorf [im Gange, Frist: 31. Dezember 2026]
 • Open-Air-Ausstellung im MIK-Hof "Little America" [im Gange, Frist: 1. Juli 2026]
 • Deutsch-französische Tanzaufführungen [fertiggestellt 25. Mai 2025]
-• Teilnahme am Sommercamp "Orchestre des Jeunes" [fertiggestellt 30. September 2025]
 • Chorauftritt [fertiggestellt 11. Oktober 2025]
-• Deutsch-französische Gemeinschaftskonzerte [fertiggestellt 6. Dezember 2025]
 • "Echos einer Partnerschaft" auf der Sternkreuzung [fertiggestellt 10. Mai 2025]
 • Jubiläumskonzert Sinfonieorchester Ludwigsburg [fertiggestellt 15. November 2025]
-• Dt.-frz. Austauschprogramm für Museumsmitarbeitende [fertiggestellt 31. August 2025]
-• Kunstprojekt "Trophäen der Freundschaft" auf dem Arsenalplatz [im Gange, Frist: 31. Dezember 2025]</t>
+• Teilnahme am Sommercamp "Orchestre des Jeunes" [fertiggestellt 30. September 2025]
+• Deutsch-französische Gemeinschaftskonzerte [fertiggestellt 6. Dezember 2025]
+• Kunstprojekt "Trophäen der Freundschaft" auf dem Arsenalplatz [im Gange, Frist: 31. Dezember 2025]
+• Dt.-frz. Austauschprogramm für Museumsmitarbeitende [fertiggestellt 31. August 2025]</t>
   </si>
   <si>
     <t>IIA2</t>
   </si>
   <si>
     <t>Entwicklung von Projekten der Jugendbegegnung mit den Partnerstädten</t>
   </si>
   <si>
     <t>Nicht begonnen</t>
   </si>
   <si>
     <t>Zurückgestellt</t>
   </si>
   <si>
     <t>• Austauschreisen zur Kooperationsanbahnung [nicht begonnen, Frist: 31. Dezember 2026]
 • Prüfung Fördermöglichkeiten [nicht begonnen, Frist: 31. Dezember 2025]
 • Angebot von Workshops für Delegationsmitglieder [nicht begonnen, Frist: 31. Dezember 2025]</t>
   </si>
   <si>
     <t>IIA4</t>
   </si>
   <si>
     <t>Internationale Kulturformen und -praktiken in der Stadt einbinden</t>
   </si>
   <si>
@@ -542,51 +542,51 @@
       </c>
       <c r="C3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>9</v>
       </c>
       <c r="G3" s="3">
         <v>46106.5288344213</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3">
-        <v>46119.63592921296</v>
+        <v>46281.41399723379</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:G4">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>NOT(MOD(ROW(),2)=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>