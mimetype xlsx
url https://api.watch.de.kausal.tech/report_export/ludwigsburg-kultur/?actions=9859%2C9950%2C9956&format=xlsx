--- v0 (2026-05-02)
+++ v1 (2026-09-29)
@@ -490,51 +490,51 @@
       </c>
       <c r="E1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="50" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="3">
-        <v>45733.44948885417</v>
+        <v>46281.40625086806</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3">
         <v>45743.40128196759</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>