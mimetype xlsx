--- v0 (2026-05-26)
+++ v1 (2026-09-12)
@@ -509,52 +509,52 @@
   <si>
     <t>Erstes H2-Only-Gasnetz ab 2034</t>
   </si>
   <si>
     <t>• Aufbau Wasserstoffbasisnetz [nicht begonnen, Frist: 31. Dezember 2032]
 • Fortschreibung Gasnetztransformationsplan [im Gange, Frist: 31. Dezember 2026]
 • Erstellung Gasnetztransformationsplan [fertiggestellt 31. Oktober 2025]</t>
   </si>
   <si>
     <t>HI1</t>
   </si>
   <si>
     <t>Schaffung kühler Orte in hitzebelasteten Gebieten</t>
   </si>
   <si>
     <t>• Verschattung bei der Ausschreibung neuer Buswartehallen berücksichtigen [nicht begonnen, Frist: 31. Dezember 2030]
 • Implementierung von Verschattungselementen [nicht begonnen, Frist: 28. Februar 2027]
 • Beschattungselemente Rathaushof [im Gange, Frist: 31. Dezember 2026]
 • Umgestaltung Arsenalplatz [fertiggestellt 30. Juni 2025]
 • temporäre Bäume Marktplatz [fertiggestellt 30. April 2025]
 • Ehrenhof am Rathaus [fertiggestellt 31. Mai 2024]
 • Begrünung Pop-Up Innenstadt [fertiggestellt 31. Dezember 2023]
 • Pop-up Maßnahmen Rathaushof [fertiggestellt 31. Oktober 2023]
 • Walckerpark [fertiggestellt 31. Mai 2022]
 • Parklets im Gewerbegebiet Weststadt [fertiggestellt 30. September 2020]
+• Umwandlung Parkplatz zu Parkanlage (Schliefenstr./Grönerstr.) [fertiggestellt 30. September 2020]
 • Green Urban Labs - Urban Agenda Green City [fertiggestellt 30. September 2020]
-• Umwandlung Parkplatz zu Parkanlage (Schliefenstr./Grönerstr.) [fertiggestellt 30. September 2020]
 • Temporäre Begrünung Ehrenhof [fertiggestellt 30. September 2020]
 • Experiment Begrünung Haltestellen in der Weststadt [fertiggestellt 31. Dezember 2019]
 • Mobiles Grünes Zimmer auf Tour [fertiggestellt 31. Dezember 2018]
 • Grünes Zimmer auf dem Rathaushof [fertiggestellt 31. Dezember 2014]</t>
   </si>
   <si>
     <t>HI4</t>
   </si>
   <si>
     <t>Zugang zu Trinkwasser im öffentlichen Raum</t>
   </si>
   <si>
     <t>• Aufstellung weiterer Trinkwasserbrunnen [nicht begonnen, Frist: 31. Dezember 2026]
 • Trinkwasserbrunnen Rathaushof und Tammer Platz [fertiggestellt 31. Dezember 2024]
 • Trinkwasserbrunnen Uferwiesen und Arsenalplatz [fertiggestellt 31. August 2025]
 • Trinkwasserbrunnen Bärenwiese und Marktplatz [fertiggestellt 31. August 2022]
 • Einführung der Initiative Refill in der Ludwigsburger Innenstadt [fertiggestellt 31. August 2019]</t>
   </si>
   <si>
     <t>GF8</t>
   </si>
   <si>
     <t>Aufwertung und Schutz von öffentlichem Grün</t>
   </si>
   <si>
@@ -1791,51 +1791,51 @@
       </c>
       <c r="F39" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G39" s="3">
         <v>46148.60595396991</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="50" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>116</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D40" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>118</v>
       </c>
       <c r="G40" s="3">
-        <v>46006.55403315972</v>
+        <v>46246.63981675926</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="50" customHeight="1">
       <c r="A41" s="1" t="s">
         <v>119</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>121</v>
       </c>
       <c r="G41" s="3">
         <v>46006.55583128472</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="50" customHeight="1">
       <c r="A42" s="1" t="s">
         <v>122</v>