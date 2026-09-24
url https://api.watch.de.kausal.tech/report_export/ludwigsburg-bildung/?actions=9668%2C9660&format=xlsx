--- v1 (2026-08-05)
+++ v2 (2026-09-24)
@@ -21,52 +21,52 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Maßnahmen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
   <si>
     <t>VA15</t>
   </si>
   <si>
     <t>Kinder- und Familienzentrum bei der Kreuzkirche, Auf dem Wasen 33</t>
   </si>
   <si>
     <t>Umsetzung</t>
   </si>
   <si>
-    <t>• Inbetriebnahme der neuen Krippenräume im UG des Gemeindehauses [fertiggestellt 1. September 2025]
-• Umzug von drei Kindergartengruppen in die Räumlichkeiten der Schlößlesfeldschule für das gesamte Kindergartenjahr 2025/2026 [fertiggestellt 1. September 2025]
+    <t>• Umzug von drei Kindergartengruppen in die Räumlichkeiten der Schlößlesfeldschule für das gesamte Kindergartenjahr 2025/2026 [fertiggestellt 1. September 2025]
+• Inbetriebnahme der neuen Krippenräume im UG des Gemeindehauses [fertiggestellt 1. September 2025]
 • Beschluss Zuschuß für die Bauleistungen und Ausstattung [fertiggestellt 26. Juli 2023]
 • Bedarfsanmeldung und Beschluss Raumprogramm [fertiggestellt 5. Oktober 2021]
 • Beschluss zur energetischen Sanierung [fertiggestellt 11. November 2020]</t>
   </si>
   <si>
     <t>UB6</t>
   </si>
   <si>
     <t>Schubartschule - Erweiterungsbau</t>
   </si>
   <si>
     <t>Planung</t>
   </si>
   <si>
     <t>• Entwurfs- bis Baubeschluss [nicht begonnen, Frist: 30. Juni 2026]
 • Beschluss standardisiertes Raumprogramm [fertiggestellt 2. Mai 2024]</t>
   </si>
   <si>
     <t>Kennung</t>
   </si>
   <si>
     <t>Maßnahme</t>
   </si>
   <si>
     <t>Umsetzungsphase</t>