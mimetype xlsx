--- v0 (2026-04-30)
+++ v1 (2026-08-04)
@@ -167,51 +167,51 @@
   <si>
     <t>BV8</t>
   </si>
   <si>
     <t>Berücksichtigung sozialer Aspekte beim Verkauf städtischer Grundstücke</t>
   </si>
   <si>
     <t>Qn2</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Mitländer Nord</t>
   </si>
   <si>
     <t>Nicht begonnen</t>
   </si>
   <si>
     <t>Qn4</t>
   </si>
   <si>
     <t>Konversion der Jägerhofkaserne in das JägerhofQuartier</t>
   </si>
   <si>
     <t>Abgeschlossen</t>
   </si>
   <si>
-    <t>• Bau von ca. 150 Wohnungen, ca. 4.000 qm Gewerbeflächen und eine Kita [im Gange, Frist: 31. Dezember 2025]
+    <t>• Bau von ca. 150 Wohnungen, ca. 4.000 qm Gewerbeflächen und eine Kita [fertiggestellt 31. Juli 2025]
 • Grunderwerb durch Wohnungsbau Ludwigsburg GmbH [fertiggestellt 30. August 2019]
 • Sanierungssatzung [fertiggestellt 24. März 2018]
 • Realisierungswettbewerb [fertiggestellt 31. März 2017]</t>
   </si>
   <si>
     <t>Qn7</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Aldinger Straße Nord</t>
   </si>
   <si>
     <t>Qn8</t>
   </si>
   <si>
     <t>Dachaufstockungen und -ausbau von Wohngebäuden</t>
   </si>
   <si>
     <t>Planung</t>
   </si>
   <si>
     <t>Qn11</t>
   </si>
   <si>
     <t>Sonnenberg Süd-West</t>
   </si>
@@ -225,53 +225,52 @@
     <t>Qn13</t>
   </si>
   <si>
     <t>Wohnpark Fuchshof</t>
   </si>
   <si>
     <t>• Vermarktung der Flächen [im Gange, Frist: 31. Dezember 2027]
 • Fertigstellung Erschließung des Baugebietes [fertiggestellt 14. August 2025]
 • Beschluss Vermarktungskonzept [fertiggestellt 30. Juli 2025]
 • Bebauungsplan "Fuchshof" Nr. 045_02 [fertiggestellt 18. Oktober 2023]
 • Flächennutzungsplanänderung [fertiggestellt 18. Oktober 2023]</t>
   </si>
   <si>
     <t>Qn14</t>
   </si>
   <si>
     <t>Wohnbauliche Potenzialfläche Oßweil Süd-Ost</t>
   </si>
   <si>
     <t>Qn15</t>
   </si>
   <si>
     <t>Gämsenberg</t>
   </si>
   <si>
-    <t>• Aufsiedlung des Gebietes [im Gange, Frist: 31. Dezember 2025]
+    <t>• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Bebauungsplan "Gämsenberg" Nr. 041_05 [fertiggestellt 29. September 2021]
-• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Städtebaulicher Realisierungswettbewerb [fertiggestellt 6. November 2019]</t>
   </si>
   <si>
     <t>Qn16</t>
   </si>
   <si>
     <t>Grünbühl West</t>
   </si>
   <si>
     <t>• Bauphase [im Gange, Frist: 31. Dezember 2027]
 • Bebauungsplan "Grünbühl West" Nr. 100_02 [fertiggestellt 3. Dezember 2019]
 • Verkehrs- und Freiraumkonzept [fertiggestellt 14. Mai 2019]
 • Mobilitäts- und Verkehrskonzept [fertiggestellt 31. Oktober 2018]</t>
   </si>
   <si>
     <t>Qn17</t>
   </si>
   <si>
     <t>Potenzialstudie Innenentwicklung</t>
   </si>
   <si>
     <t>Qn18</t>
   </si>
   <si>
     <t>Dreifache Innenentwicklung - baulich, grün, mobil</t>
@@ -1095,51 +1094,51 @@
       </c>
       <c r="C23" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="3">
         <v>45595.39223637732</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="50" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="2">
         <v>46022</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>51</v>
       </c>
       <c r="G24" s="3">
-        <v>45945.375844375</v>
+        <v>46155.48183819444</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="50" customHeight="1">
       <c r="A25" s="1" t="s">
         <v>52</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G25" s="3">
         <v>45595.39360363426</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="50" customHeight="1">
       <c r="A26" s="1" t="s">
         <v>54</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>56</v>
@@ -1199,57 +1198,57 @@
         <v>45944.49336467592</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="50" customHeight="1">
       <c r="A30" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>47</v>
       </c>
       <c r="G30" s="3">
         <v>45595.39488951389</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="50" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G31" s="3">
-        <v>45595.61881474537</v>
+        <v>46155.49196793982</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="50" customHeight="1">
       <c r="A32" s="1" t="s">
         <v>69</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G32" s="3">
         <v>45595.54613298611</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="50" customHeight="1">
       <c r="A33" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>73</v>