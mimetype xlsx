--- v0 (2026-04-30)
+++ v1 (2026-08-04)
@@ -10,91 +10,93 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Maßnahmen" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="21">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="22">
   <si>
     <t>QA3</t>
   </si>
   <si>
     <t>Bauplanungsrechtliches Qualitätsmanagement im Bestand</t>
   </si>
   <si>
     <t>Umsetzung</t>
   </si>
   <si>
     <t>Fortlaufend</t>
   </si>
   <si>
     <t>• Bebauungsplanänderung Rotbäumlesfeld 048_01_03 [fertiggestellt 22. November 2023]
 • Sanierungsprogramme [fertiggestellt 21. Juli 2021]
 • Erhaltungssatzung [fertiggestellt 29. April 2015]</t>
   </si>
   <si>
     <t>Qn13</t>
   </si>
   <si>
     <t>Wohnpark Fuchshof</t>
   </si>
   <si>
     <t>• Vermarktung der Flächen [im Gange, Frist: 31. Dezember 2027]
 • Fertigstellung Erschließung des Baugebietes [fertiggestellt 14. August 2025]
 • Beschluss Vermarktungskonzept [fertiggestellt 30. Juli 2025]
 • Bebauungsplan "Fuchshof" Nr. 045_02 [fertiggestellt 18. Oktober 2023]
 • Flächennutzungsplanänderung [fertiggestellt 18. Oktober 2023]</t>
   </si>
   <si>
     <t>Qn15</t>
   </si>
   <si>
     <t>Gämsenberg</t>
   </si>
   <si>
-    <t>• Aufsiedlung des Gebietes [im Gange, Frist: 31. Dezember 2025]
+    <t>Abgeschlossen</t>
+  </si>
+  <si>
+    <t>• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Bebauungsplan "Gämsenberg" Nr. 041_05 [fertiggestellt 29. September 2021]
-• Flächennutzungsplan [fertiggestellt 29. September 2021]
 • Städtebaulicher Realisierungswettbewerb [fertiggestellt 6. November 2019]</t>
   </si>
   <si>
     <t>Qn16</t>
   </si>
   <si>
     <t>Grünbühl West</t>
   </si>
   <si>
     <t>• Bauphase [im Gange, Frist: 31. Dezember 2027]
 • Bebauungsplan "Grünbühl West" Nr. 100_02 [fertiggestellt 3. Dezember 2019]
 • Verkehrs- und Freiraumkonzept [fertiggestellt 14. Mai 2019]
 • Mobilitäts- und Verkehrskonzept [fertiggestellt 31. Oktober 2018]</t>
   </si>
   <si>
     <t>Kennung</t>
   </si>
   <si>
     <t>Maßnahme</t>
   </si>
   <si>
     <t>Umsetzungsphase</t>
   </si>
   <si>
     <t>Status</t>
@@ -476,137 +478,137 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="50.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="50.7109375" style="2" customWidth="1"/>
     <col min="6" max="6" width="50.7109375" style="1" customWidth="1"/>
     <col min="7" max="7" width="30.7109375" style="3" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="20" customHeight="1">
       <c r="A1" s="4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B1" s="4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C1" s="4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D1" s="4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E1" s="4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F1" s="4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G1" s="4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="50" customHeight="1">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="3">
         <v>45664.59572365741</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="50" customHeight="1">
       <c r="A3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="3">
         <v>45944.49336467592</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="50" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="1" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="G4" s="3">
-        <v>45595.61881474537</v>
+        <v>46155.49196793982</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="50" customHeight="1">
       <c r="A5" s="1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5" s="1" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="G5" s="3">
         <v>45595.54613298611</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:G5">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>NOT(MOD(ROW(),2)=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">