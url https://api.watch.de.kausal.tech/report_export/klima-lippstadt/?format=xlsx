--- v0 (2026-07-28)
+++ v1 (2026-09-21)
@@ -1304,51 +1304,51 @@
       </c>
       <c r="C34" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E34" s="2">
         <v>46217.32099548611</v>
       </c>
     </row>
     <row r="35" spans="1:5" ht="50" customHeight="1">
       <c r="A35" s="1" t="s">
         <v>72</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E35" s="2">
-        <v>46126.44563409722</v>
+        <v>46241.26582226852</v>
       </c>
     </row>
     <row r="36" spans="1:5" ht="50" customHeight="1">
       <c r="A36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E36" s="2">
         <v>46219.33879954861</v>
       </c>
     </row>
     <row r="37" spans="1:5" ht="50" customHeight="1">
       <c r="A37" s="1" t="s">
         <v>76</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>77</v>
@@ -1539,51 +1539,51 @@
       </c>
       <c r="C48" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E48" s="2">
         <v>46147.37279283565</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="50" customHeight="1">
       <c r="A49" s="1" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E49" s="2">
-        <v>46219.43483025463</v>
+        <v>46253.36178435185</v>
       </c>
     </row>
   </sheetData>
   <conditionalFormatting sqref="A2:E49">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>NOT(MOD(ROW(),2)=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>